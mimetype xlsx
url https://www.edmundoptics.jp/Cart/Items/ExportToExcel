--- v6 (2026-03-31)
+++ v7 (2026-04-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1f46bd419d4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aca0d7a6fa3146e6926d90fe21f6cd1a.psmdcp" Id="Rd20f6fd46b454b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d05fdcb6384fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4465cc11b4f74596838fe399cb94cc80.psmdcp" Id="R5c63a9b02dcc4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>