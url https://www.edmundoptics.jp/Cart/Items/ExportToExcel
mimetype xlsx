--- v7 (2026-04-24)
+++ v8 (2026-05-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d05fdcb6384fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4465cc11b4f74596838fe399cb94cc80.psmdcp" Id="R5c63a9b02dcc4520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e9b580290a465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d406e84c28499798dddfbe80575f11.psmdcp" Id="R5467774ef0154f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>