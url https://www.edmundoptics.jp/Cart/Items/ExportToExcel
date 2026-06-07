--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e9b580290a465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d406e84c28499798dddfbe80575f11.psmdcp" Id="R5467774ef0154f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ecee37478749b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f493934d18934b8991ae1644a679e855.psmdcp" Id="R7f99dc26d024416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>