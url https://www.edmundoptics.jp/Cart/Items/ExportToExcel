--- v9 (2026-06-07)
+++ v10 (2026-07-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ecee37478749b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f493934d18934b8991ae1644a679e855.psmdcp" Id="R7f99dc26d024416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72aa1bdad9b74117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83913ef267164947980a987b2e570dc8.psmdcp" Id="Ra8493dd9a3504499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>