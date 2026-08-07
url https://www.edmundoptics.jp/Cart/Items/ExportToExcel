--- v10 (2026-07-09)
+++ v11 (2026-08-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72aa1bdad9b74117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83913ef267164947980a987b2e570dc8.psmdcp" Id="Ra8493dd9a3504499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ddeca263f64446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ea679294cae474b9d8097ead87e84fb.psmdcp" Id="Rc3bd6e61d678443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>