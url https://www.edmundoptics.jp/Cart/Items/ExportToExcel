--- v11 (2026-08-07)
+++ v12 (2026-09-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ddeca263f64446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ea679294cae474b9d8097ead87e84fb.psmdcp" Id="Rc3bd6e61d678443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6215551b52f7455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9923343cf75c4734b9026ff936f014ad.psmdcp" Id="Re352edc2b8e3432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>